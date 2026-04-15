--- v0 (2026-02-04)
+++ v1 (2026-04-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="125">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
@@ -187,50 +187,248 @@
     <t>60</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nomeia o vereador Donizete Pereira da Luz, para exercer a função de Tesoureiro da Câmara Municipal de Monte Santo do Tocantins.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Nomeia o vereador Donizete Pereira da Luz, para exercer o cargo de Fiscal de Contratos da Câmara Municipal de Monte Santo do Tocantins.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do Sr. Dorivan Pereira dos Santos, para exercer o cargo de Assistente de Segurança Patrimonial da Câmara Municipal de Monte Santo do Tocantins.</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Exoneração da servidora Geovana da Silva Santos, do cargo de Assistente Administrativo e da função de Agente de Contratação do Poder Legislativo Municipal de Monte Santo do Tocantins/TO, a partir do dia 13 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Exoneração do servidor Clemilton Barbosa da Silva, do cargo de Chefe de Controle Interno da Câmara Municipal de Monte Santo do Tocantins/TO, nesta data de 13 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Exoneração do servidor Dorivan Pereira dos Santos, do cargo de Assistente de Segurança Patrimonial da Câmara Municipal de Monte Santo do Tocantins/TO, nesta data de 13 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Nomeação da Comissão de Transição de Mandato da Administração Pública Municipal, em conformidade com a Instrução Normativa TCE/TO nº 2, de 28 de setembro de 2016: Ver. Celso Dias Silvério (Celso Silvério - PL); Ver. Ronilson Lima Dias (Pastor Ronilson - DC); e Ver. Manoel Ribeiro de Sousa (Manoel Ribeiro - PL).</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Nomeação do Vereador Ronilson Lima Dias, para exercer a função de Tesoureiro da Câmara Municipal de Monte Santo do Tocantins/TO.</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Nomeação de Maria Aparecida Patricio Guida Nunes, para exercer o cargo de Chefe de Controle Interno da Câmara Municipal de Monte Santo do Tocantins/TO.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Nomeação de Jacqueline de Souza Silva, para exercer o cargo de Assistente Legislativo da Câmara Municipal de Monte Santo do Tocantins/TO.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Nomeação de Nathalia Nunes Macedo, para exercer o cargo de de Assistente Legislativo da Câmara Municipal de Monte Santo do Tocantins.</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Nomeação da vereadora Luciana Ferreira Dias, para exercer a função de Fiscal de Contratos da Câmara Municipal de Monte Santo do Tocantins.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Nomeação da servidora Jacqueline de Souza Silva, para exercer a função de Agente de Contratação da Câmara Municipal de Monte Santo do Tocantins.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o controle da frota de veículos oficiais da Câmara Municipal de Monte Santo do Tocantins, e designa a servidora Jacqueline de Souza Silva, como responsável pelo controle, acompanhamento, fiscalização e registro da frota oficial da Casa.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Nomeação dos membros das Comissões Permanentes da Câmara Municipal de Monte Santo do Tocantins/TO, para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Nomeação de Anna Vitória Garcia, para exercer o cargo de Assistente de Segurança Patrimonial da Câmara Municipal de Monte Santo do Tocantins.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011 (Lei de Acesso à Informação), no âmbito da Câmara Municipal de Monte Santo do Tocantins - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei Federal nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais - LGPD) no âmbito da Câmara Municipal de Monte Santo do Tocantins/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Institui a Política de Privacidade e Proteção de Dados Pessoais no âmbito da Câmara Municipal de Monte Santo do Tocantins/TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da Lei Federal nº 14.129/2021 no âmbito do Poder Legislativo de Monte Santo do Tocantins/TO, institui o Programa de Governo Digital e estabelece diretrizes para a modernização administrativa.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Encarregada pelo Tratamento de Dados Pessoais da Câmara Municipal de Monte Santo do Tocantins/TO: JACQUELINE DE SOUZA SILVA. Canais de Comunicação: Telefone: (63) 98435-3493 - E-mail: camaramunicipalmontesantocamar@gmail.com - Endereço: Av. Codespar, s/nº, Campina Verde, Câmara de Monte Santo do Tocantins.</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Designa a servidora Jacqueline de Souza Silva, ocupante do cargo comissionado de Assistente Legislativo, para exercer a função de Ouvidora da Câmara Municipal de Monte Santo do Tocantins/TO.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 05 de março de 2026 (quinta-feira), e declara luto institucional em razão do falecimento da senhora Maria Iracy dos Santos Lima Carvalho.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 23 de março de 2026 (segunda-feira), cancela a Sessão Ordinária desta data, e declara luto oficial no âmbito desta Casa, em razão do falecimento da jovem Ana Caroline Leite.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 25 de março de 2026 (quarta-feira), cancela a Sessão Ordinária desta data, e declara luto oficial no âmbito desta Casa, pelo falecimento do Sr. Jocilio Camargo dos Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -522,62 +720,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="222.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
@@ -914,50 +1112,490 @@
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="B19" t="s">
         <v>40</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" t="s">
+        <v>105</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" t="s">
+        <v>123</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>