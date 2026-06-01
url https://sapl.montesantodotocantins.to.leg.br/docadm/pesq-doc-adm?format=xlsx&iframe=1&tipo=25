--- v1 (2026-04-15)
+++ v2 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="140">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
@@ -385,50 +385,95 @@
     <t>127</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 05 de março de 2026 (quinta-feira), e declara luto institucional em razão do falecimento da senhora Maria Iracy dos Santos Lima Carvalho.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 23 de março de 2026 (segunda-feira), cancela a Sessão Ordinária desta data, e declara luto oficial no âmbito desta Casa, em razão do falecimento da jovem Ana Caroline Leite.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 25 de março de 2026 (quarta-feira), cancela a Sessão Ordinária desta data, e declara luto oficial no âmbito desta Casa, pelo falecimento do Sr. Jocilio Camargo dos Santos.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a suspensão do expediente na Câmara Municipal de Monte Santo do Tocantins, no dia 27 de abril de 2026 (segunda-feira), e declara luto oficial no âmbito desta Casa, pelo falecimento da Sra. Maria Dias Silvério.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a suspensão do expediente administrativo e legislativo na Câmara Municipal de Monte Santo do Tocantins, no dia 07 de maio de 2026 (quinta-feira), e declara luto institucional no âmbito desta Casa, em sinal de pesar e respeito pelo falecimento da Sra. Izabel Francisca Pimentel (Dona Didi).</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a redistribuição dos membros das Comissões Permanentes da Câmara Municipal de Monte Santo do Tocantins/TO, em razão da saída de Vereadores e posse de novos membros, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a suspensão do expediente administrativo e legislativo na Câmara Municipal de Monte Santo do Tocantins, no dia 21 de maio de 2026 (quinta-feira), e declara luto institucional no âmbito desta Casa, em sinal de pesar e respeito pelo falecimento do Sr. Ariovaldo Bailão de Oliveira.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Retifica a Portaria nº 039/2026, dispondo sobre a redistribuição dos membros das Comissões Permanentes da Câmara Municipal de Monte Santo do Tocantins/TO, com vistas à adequação da composição partidária aos princípios da proporcionalidade representativa e à observância do limite regimental de comissões por Vereador, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -720,51 +765,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1552,50 +1597,150 @@
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>122</v>
       </c>
       <c r="B41" t="s">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>123</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
+        <v>40</v>
+      </c>
+      <c r="C43" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" t="s">
+        <v>135</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>